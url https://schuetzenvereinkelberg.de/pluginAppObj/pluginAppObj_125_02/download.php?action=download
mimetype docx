--- v0 (2026-04-29)
+++ v1 (2026-06-28)
@@ -962,50 +962,51 @@
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Seite 2 von 2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E9C4B4D" w14:textId="356BC596" w:rsidR="0092605B" w:rsidRPr="008972C6" w:rsidRDefault="0092605B" w:rsidP="003516D8">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Kündigungsfrist:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2E53EF25" w14:textId="7ECE413C" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8">
       <w:r>
         <w:t>Schriftlich, zum Ende des Geschäftsjahres (Kalenderjahr)</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="07DAA123" w14:textId="77777777" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8"/>
     <w:p w14:paraId="4CC29FB5" w14:textId="518C8569" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8">
       <w:r>
         <w:t xml:space="preserve">Durch die Unterschrift des Antragsstellers wird die Satzung </w:t>
       </w:r>
       <w:r w:rsidR="008972C6">
         <w:t>(siehe</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> unter </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Satzung - Schützenverein Kelberg (schuetzenvereinkelberg.de)</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:t xml:space="preserve"> des Vereins und des Bundes der Historischen Deutschen Schützenbruderschaften anerkannt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="777A32C2" w14:textId="77777777" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8"/>
     <w:p w14:paraId="08397C1A" w14:textId="3030D003" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8">
       <w:r>
@@ -1065,202 +1066,53 @@
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> mittels Lastschrift</w:t>
       </w:r>
       <w:r w:rsidR="00DB1450">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> von meinem Konto.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F34E12B" w14:textId="77777777" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8"/>
-    <w:p w14:paraId="3E23C9C9" w14:textId="10595CE0" w:rsidR="0057330D" w:rsidRDefault="0057330D" w:rsidP="0057330D">
-[...150 lines deleted...]
-        <w:t>)</w:t>
+    <w:p w14:paraId="24D6A2B8" w14:textId="27D8251A" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8">
+      <w:r>
+        <w:t>(Jahresbeiträge: Jugendliche 15€, Erwachsene 45€, Paare 80€, Familie 90€, Senioren ab 70 20€, Fördermitglieder 60€)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61D845D9" w14:textId="77777777" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabellenraster"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4531"/>
         <w:gridCol w:w="4531"/>
       </w:tblGrid>
       <w:tr w:rsidR="0092605B" w14:paraId="680F0355" w14:textId="77777777" w:rsidTr="0092605B">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4531" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BE0A2A8" w14:textId="7A0A9DB9" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="003516D8">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1401,61 +1253,71 @@
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>…………………………………….</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10563EBD" w14:textId="04D1E49C" w:rsidR="0092605B" w:rsidRDefault="0092605B" w:rsidP="0092605B">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(Unterschrift)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C66351" w14:textId="77777777" w:rsidR="0057330D" w:rsidRDefault="0057330D" w:rsidP="0092605B">
-[...9 lines deleted...]
-    <w:p w14:paraId="54BD271D" w14:textId="5931B35A" w:rsidR="008972C6" w:rsidRDefault="008972C6" w:rsidP="00137899">
+    <w:p w14:paraId="73714E64" w14:textId="77777777" w:rsidR="008972C6" w:rsidRDefault="008972C6" w:rsidP="0092605B">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1551BEFC" w14:textId="77777777" w:rsidR="008972C6" w:rsidRDefault="008972C6" w:rsidP="0092605B">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E00A323" w14:textId="77777777" w:rsidR="00884BE5" w:rsidRDefault="008972C6" w:rsidP="00137899">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Präses: </w:t>
       </w:r>
       <w:r w:rsidR="003871D5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Klaus Kohnz</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
@@ -1468,151 +1330,183 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kirchstr. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="003871D5">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>53520 Müllenbach</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Brudermeister: </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="008972C6">
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brudermeister: </w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sven Rösener, Im alten Garten 1a, 53539 Köttelbach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54BD271D" w14:textId="69257B86" w:rsidR="008972C6" w:rsidRDefault="00137899" w:rsidP="00137899">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. Brudermeister:</w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE5" w:rsidRPr="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dr. h. c. Jürgen Schäfer</w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE5" w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="000B315B">
-[...27 lines deleted...]
-      <w:r w:rsidRPr="008972C6">
+      <w:r w:rsidR="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Bonner Str. 9,</w:t>
+      </w:r>
+      <w:r w:rsidR="00884BE5" w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 53539 Kelberg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+      <w:r w:rsidR="008972C6" w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Geschäftsführer</w:t>
       </w:r>
       <w:r w:rsidR="002B231D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
-      <w:r w:rsidRPr="008972C6">
+      <w:r w:rsidR="008972C6" w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="002B231D">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Iris Rösener, Im alten Garten 1a, 53539 Köttelbach</w:t>
       </w:r>
-      <w:r w:rsidRPr="008972C6">
+      <w:r w:rsidR="008972C6" w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidR="00C10AE4">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Schatzmeist</w:t>
       </w:r>
-      <w:r w:rsidRPr="008972C6">
+      <w:r w:rsidR="008972C6" w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">er: </w:t>
       </w:r>
       <w:r w:rsidR="0047519F">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Axel Bühning, Johann-Eisvogel-Str. 1, 53520 Müllenbach</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FAE99F3" w14:textId="77777777" w:rsidR="0012200D" w:rsidRDefault="0012200D" w:rsidP="008972C6">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -2191,51 +2085,51 @@
     </w:p>
     <w:p w14:paraId="0BA4A2AB" w14:textId="77777777" w:rsidR="0012200D" w:rsidRDefault="0012200D" w:rsidP="0012200D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45583C96" w14:textId="77777777" w:rsidR="0012200D" w:rsidRPr="0012200D" w:rsidRDefault="0012200D" w:rsidP="0012200D">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7E52B06F" w14:textId="77777777" w:rsidR="002B231D" w:rsidRDefault="002B231D" w:rsidP="002B231D">
+    <w:p w14:paraId="7A7483F4" w14:textId="77777777" w:rsidR="00884BE5" w:rsidRDefault="00884BE5" w:rsidP="00884BE5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Präses: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Klaus Kohnz</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
@@ -2248,86 +2142,139 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kirchstr. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>53520 Müllenbach</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Brudermeister: </w:t>
-[...6 lines deleted...]
-        <w:t>Dr. h. c. Jürgen Schäfer</w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brudermeister: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sven Rösener, Im alten Garten 1a, 53539 Köttelbach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62F70F1D" w14:textId="77777777" w:rsidR="00884BE5" w:rsidRDefault="00884BE5" w:rsidP="00884BE5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>2. Brudermeister:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dr. h. c. Jürgen Schäfer</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bonner Str. 9,</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 53539 Kelberg; </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2. Brudermeister: Sven Rösener, Im alten Garten 1a, 53539 Köttelbach; </w:t>
+        <w:t xml:space="preserve"> 53539 Kelberg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Geschäftsführer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
@@ -2913,102 +2860,101 @@
         </w:rPr>
         <w:t>en</w:t>
       </w:r>
       <w:r w:rsidRPr="00DB1450">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> auf freiwilliger Basis. Mir ist bekannt, dass bei fehlender Einwilligung etwa Meldungen zu verbandsinternen Wettkämpfen oder Königsschießen nicht erfolgen kann, Orden und Ehrenzeichen des BDHS nicht beantragt werden und unter Umständen auch ein Versicherungsschutz entfallen kann.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B104F71" w14:textId="77777777" w:rsidR="00626AFD" w:rsidRPr="00DB1450" w:rsidRDefault="00626AFD" w:rsidP="00960048">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1450">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Mein Einverständnis kann ich ohne für mich nachteilige Folgen – sofern nicht waffenrechtliche Vorgaben entgegenstehen – verweigern bzw. jederzeit mit der Wirkung für die Zukunft widerrufen. Sie werden dann unverzüglich gelöscht, soweit die Verarbeitung nicht weiterhin nach Art. 17 Abs. 3 DSGVO erforderlich ist.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08A5A444" w14:textId="77777777" w:rsidR="00626AFD" w:rsidRPr="00DB1450" w:rsidRDefault="00626AFD" w:rsidP="00960048">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1450">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">………………………………………………………………………. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="559B7AF3" w14:textId="77777777" w:rsidR="00626AFD" w:rsidRDefault="00626AFD" w:rsidP="00960048">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DB1450">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Datum, Unterschrift</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1188C5BF" w14:textId="77777777" w:rsidR="00D230C3" w:rsidRPr="00DB1450" w:rsidRDefault="00D230C3" w:rsidP="00960048">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45479274" w14:textId="77777777" w:rsidR="002B231D" w:rsidRDefault="002B231D" w:rsidP="002B231D">
+    <w:p w14:paraId="3B0BC5E5" w14:textId="77777777" w:rsidR="00884BE5" w:rsidRDefault="00884BE5" w:rsidP="00884BE5">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:contextualSpacing/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Präses: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Klaus Kohnz</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
@@ -3021,86 +2967,140 @@
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Kirchstr. 2</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>53520 Müllenbach</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">; Brudermeister: </w:t>
-[...6 lines deleted...]
-        <w:t>Dr. h. c. Jürgen Schäfer</w:t>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Brudermeister: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Sven Rösener, Im alten Garten 1a, 53539 Köttelbach</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008972C6">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4DB3AD6B" w14:textId="77777777" w:rsidR="00884BE5" w:rsidRDefault="00884BE5" w:rsidP="00884BE5">
+      <w:pPr>
+        <w:spacing w:before="240"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>2. Brudermeister:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00884BE5">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Dr. h. c. Jürgen Schäfer</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Bonner Str. 9,</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 53539 Kelberg; </w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">2. Brudermeister: Sven Rösener, Im alten Garten 1a, 53539 Köttelbach; </w:t>
+        <w:t xml:space="preserve"> 53539 Kelberg</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Geschäftsführer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidRPr="008972C6">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
@@ -3463,75 +3463,74 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003516D8"/>
     <w:rsid w:val="00001687"/>
     <w:rsid w:val="00073909"/>
     <w:rsid w:val="0008339D"/>
     <w:rsid w:val="000B315B"/>
     <w:rsid w:val="0010551F"/>
     <w:rsid w:val="0012200D"/>
     <w:rsid w:val="00137899"/>
     <w:rsid w:val="00233D5C"/>
     <w:rsid w:val="00263B5F"/>
     <w:rsid w:val="00285F60"/>
     <w:rsid w:val="002A1E37"/>
     <w:rsid w:val="002B231D"/>
     <w:rsid w:val="003516D8"/>
     <w:rsid w:val="003871D5"/>
     <w:rsid w:val="003A1AC9"/>
     <w:rsid w:val="00467E2A"/>
     <w:rsid w:val="0047519F"/>
     <w:rsid w:val="0048728C"/>
-    <w:rsid w:val="004F06AD"/>
     <w:rsid w:val="004F749A"/>
-    <w:rsid w:val="0057330D"/>
     <w:rsid w:val="00626AFD"/>
     <w:rsid w:val="00643CEF"/>
     <w:rsid w:val="006476D1"/>
     <w:rsid w:val="007624B6"/>
     <w:rsid w:val="007A3926"/>
     <w:rsid w:val="008330BA"/>
+    <w:rsid w:val="00884BE5"/>
     <w:rsid w:val="008972C6"/>
     <w:rsid w:val="008D2938"/>
     <w:rsid w:val="0092605B"/>
     <w:rsid w:val="00960048"/>
     <w:rsid w:val="009C3D5D"/>
     <w:rsid w:val="009C5E5C"/>
     <w:rsid w:val="00A3724F"/>
     <w:rsid w:val="00A52C8E"/>
-    <w:rsid w:val="00AC1D80"/>
     <w:rsid w:val="00C10AE4"/>
     <w:rsid w:val="00C34B8A"/>
     <w:rsid w:val="00C368F8"/>
     <w:rsid w:val="00D230C3"/>
     <w:rsid w:val="00D576EE"/>
     <w:rsid w:val="00DB1450"/>
     <w:rsid w:val="00DF563D"/>
+    <w:rsid w:val="00EB6FEB"/>
     <w:rsid w:val="00F07DDF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-DE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -4304,70 +4303,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>886</Words>
-  <Characters>6517</Characters>
+  <Words>993</Words>
+  <Characters>6256</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>186</Lines>
-  <Paragraphs>88</Paragraphs>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7315</CharactersWithSpaces>
+  <CharactersWithSpaces>7235</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Manfred Blesinger</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>